--- v0 (2026-05-19)
+++ v1 (2026-07-07)
@@ -1,61 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="764B17BB" w14:textId="14FF7CF1" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A" w:rsidP="006A40A6">
       <w:pPr>
         <w:pStyle w:val="PaperTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="006A40A6">
-        <w:t xml:space="preserve">Title of the Presentation in </w:t>
-[...2 lines deleted...]
-        <w:t>Headline Case</w:t>
+        <w:t>Title of the Presentation in Headline Case</w:t>
       </w:r>
       <w:r w:rsidR="005D0FD2" w:rsidRPr="006A40A6">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DA4F74" w14:textId="7957CED5" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A" w:rsidP="006A40A6">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
       <w:r w:rsidRPr="006A40A6">
         <w:t>A.B. Author</w:t>
       </w:r>
       <w:r w:rsidR="005D0FD2" w:rsidRPr="006A40A6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005D0FD2" w:rsidRPr="006A40A6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006A40A6">
         <w:t>C.D. Author</w:t>
       </w:r>
       <w:r w:rsidR="005D0FD2" w:rsidRPr="006A40A6">
@@ -116,98 +118,116 @@
         </w:rPr>
         <w:t>Address, Country.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B19F353" w14:textId="3A08B338" w:rsidR="00F5488A" w:rsidRDefault="005D0FD2" w:rsidP="006A40A6">
       <w:pPr>
         <w:pStyle w:val="Authorsafiiliation"/>
         <w:rPr>
           <w:rStyle w:val="AuthorsafiiliationChar"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F5488A">
         <w:rPr>
           <w:rStyle w:val="AuthorsafiiliationChar"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Affiliation </w:t>
-[...15 lines deleted...]
-        <w:t>, Address, Country.</w:t>
+        <w:t>Affiliation Two, Address, Country.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EAF36E" w14:textId="77777777" w:rsidR="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40647BB1" w14:textId="24ACA316" w:rsidR="006A40A6" w:rsidRPr="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
+    <w:p w14:paraId="40647BB1" w14:textId="27246C4E" w:rsidR="006A40A6" w:rsidRPr="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
       </w:pPr>
       <w:r w:rsidRPr="006A40A6">
-        <w:t>Corresponding author: any author@affiliation.org</w:t>
+        <w:t>Corresponding author: any</w:t>
+      </w:r>
+      <w:r w:rsidR="006B51DE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A40A6">
+        <w:t>author@affiliation.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553FB640" w14:textId="77777777" w:rsidR="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="754198DB" w14:textId="29C43ED4" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A" w:rsidP="006A40A6">
+    <w:p w14:paraId="46A41CFD" w14:textId="1E39CBCE" w:rsidR="006344EB" w:rsidRPr="006344EB" w:rsidRDefault="006344EB" w:rsidP="006A40A6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="hr-HR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006344EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Abstract text with 200 to 400 words</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional for invited speakers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754198DB" w14:textId="24E6C7FA" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A" w:rsidP="006A40A6">
       <w:pPr>
         <w:pStyle w:val="Papertext"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A40A6">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="006A40A6">
         <w:t xml:space="preserve">Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. Abstract text with 200 to 400 words. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7091EF4F" w14:textId="760E807D" w:rsidR="003F0ADF" w:rsidRDefault="003F0ADF">
       <w:pPr>
         <w:pStyle w:val="Papertext"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25643A44" w14:textId="77777777" w:rsidR="00AC576C" w:rsidRPr="00AC576C" w:rsidRDefault="00AC576C">
       <w:pPr>
         <w:pStyle w:val="Papertext"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -327,51 +347,56 @@
             <w:r>
               <w:t xml:space="preserve">    □</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:t>Poster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="751D9C61" w14:textId="264AA2A5" w:rsidR="003F0ADF" w:rsidRPr="00771C55" w:rsidRDefault="003F0ADF" w:rsidP="006A40A6">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F0ADF" w:rsidRPr="00771C55" w:rsidSect="006A40A6">
-      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="907" w:bottom="851" w:left="1021" w:header="993" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5BBD89D8" w14:textId="77777777" w:rsidR="009D2A0C" w:rsidRDefault="005D0FD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="628B7AAA" w14:textId="77777777" w:rsidR="009D2A0C" w:rsidRDefault="005D0FD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -382,273 +407,349 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C0280E1" w14:textId="77777777" w:rsidR="00E80302" w:rsidRDefault="00E80302">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B074C91" w14:textId="77777777" w:rsidR="00E80302" w:rsidRDefault="00E80302">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6CD1A81D" w14:textId="77777777" w:rsidR="00E80302" w:rsidRDefault="00E80302">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="348FD69D" w14:textId="77777777" w:rsidR="009D2A0C" w:rsidRDefault="005D0FD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7B1FA53D" w14:textId="77777777" w:rsidR="009D2A0C" w:rsidRDefault="005D0FD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A1E6BEB" w14:textId="50CA88C4" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
+  <w:p w14:paraId="73A65998" w14:textId="77777777" w:rsidR="00E80302" w:rsidRDefault="00E80302">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A1E6BEB" w14:textId="4F75A388" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="006A40A6" w:rsidP="006A40A6">
     <w:pPr>
       <w:pStyle w:val="Index"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_Hlk230365980"/>
     <w:r w:rsidRPr="006A40A6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>The 34</w:t>
     </w:r>
     <w:r w:rsidRPr="006A40A6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
     <w:r w:rsidRPr="006A40A6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> int. Conf. on Plastic </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E80302">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006A40A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">nt. Conf. on Plastic </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidRPr="006A40A6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ptical Fibers (POF2026) – September 29 to October 1, 2026, Nuremberg, Germany</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w14:paraId="4C1EC247" w14:textId="7A63A5BD" w:rsidR="003F0ADF" w:rsidRPr="006A40A6" w:rsidRDefault="003F0ADF">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5E3C74AF" w14:textId="77777777" w:rsidR="00F5488A" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6E61EE6C" w14:textId="77777777" w:rsidR="00F5488A" w:rsidRPr="006A40A6" w:rsidRDefault="00F5488A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4E6C0390" w14:textId="77777777" w:rsidR="00F5488A" w:rsidRDefault="00F5488A">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="390BE34A" w14:textId="77777777" w:rsidR="00E80302" w:rsidRDefault="00E80302">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F0ADF"/>
     <w:rsid w:val="00027424"/>
     <w:rsid w:val="001B77AB"/>
     <w:rsid w:val="001F57B7"/>
     <w:rsid w:val="00235681"/>
+    <w:rsid w:val="003135B7"/>
     <w:rsid w:val="003F0ADF"/>
     <w:rsid w:val="003F3F3A"/>
     <w:rsid w:val="005D0FD2"/>
+    <w:rsid w:val="006344EB"/>
     <w:rsid w:val="00640A5C"/>
     <w:rsid w:val="006840E8"/>
     <w:rsid w:val="006A40A6"/>
+    <w:rsid w:val="006B51DE"/>
     <w:rsid w:val="006C2A92"/>
     <w:rsid w:val="00771C55"/>
+    <w:rsid w:val="00881CF7"/>
     <w:rsid w:val="009957E4"/>
     <w:rsid w:val="009D2A0C"/>
+    <w:rsid w:val="00A854CA"/>
     <w:rsid w:val="00AC576C"/>
+    <w:rsid w:val="00B1127C"/>
     <w:rsid w:val="00C30D95"/>
+    <w:rsid w:val="00D66921"/>
     <w:rsid w:val="00D91818"/>
+    <w:rsid w:val="00E309BC"/>
+    <w:rsid w:val="00E80302"/>
     <w:rsid w:val="00E90508"/>
     <w:rsid w:val="00F0483D"/>
     <w:rsid w:val="00F5488A"/>
     <w:rsid w:val="00F64400"/>
     <w:rsid w:val="00F878AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="66EECD77"/>
   <w15:docId w15:val="{CE3CFF52-7140-4D85-B2C1-03159D861D00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="MS Mincho" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -1350,51 +1451,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00027424"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:semiHidden/>
     <w:rsid w:val="00027424"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1653,75 +1754,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>294</Words>
-  <Characters>1853</Characters>
+  <Words>298</Words>
+  <Characters>1880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>POF2019 Abstract Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>POF2019</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2143</CharactersWithSpaces>
+  <CharactersWithSpaces>2174</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>POF2019 Abstract Template</dc:title>
   <dc:subject/>
   <dc:creator>Dengler, Simon</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>